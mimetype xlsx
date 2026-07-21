--- v0 (2026-04-18)
+++ v1 (2026-07-21)
@@ -10,667 +10,703 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="2026 Teams" sheetId="1" r:id="rId1"/>
     <sheet name="2026 Subs" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="316">
   <si>
     <t>Team Number</t>
   </si>
   <si>
     <t>Captain</t>
   </si>
   <si>
     <t>Player 2</t>
   </si>
   <si>
     <t>Player 3</t>
   </si>
   <si>
     <t>Player 4</t>
   </si>
   <si>
-    <t>Erik Quittem : (7)</t>
+    <t>Erik Quittem : (6)</t>
   </si>
   <si>
     <t>David Elias : (2)</t>
   </si>
   <si>
     <t>Doug Gunderson : (6)</t>
   </si>
   <si>
     <t>Tom Christensen : (8)</t>
   </si>
   <si>
-    <t>Scott Miller : (4)</t>
+    <t>Scott Miller : (5)</t>
   </si>
   <si>
     <t>Steve Pettit : (4)</t>
   </si>
   <si>
     <t>Tim Wahl : (8)</t>
   </si>
   <si>
-    <t>Tim Ruhland : (9)</t>
+    <t>Tim Ruhland : (11)</t>
   </si>
   <si>
     <t>Lorne Symington : (5)</t>
   </si>
   <si>
     <t>Tim Wenzinger : (4)</t>
   </si>
   <si>
-    <t>Mike Hughes : (4)</t>
-[...2 lines deleted...]
-    <t>Tom Wenzinger : (6)</t>
+    <t>Mike Hughes : (5)</t>
+  </si>
+  <si>
+    <t>Tom Wenzinger : (5)</t>
   </si>
   <si>
     <t>Bob Lawrence : (8)</t>
   </si>
   <si>
+    <t>Jim Maysich : (8)</t>
+  </si>
+  <si>
     <t>Steve Palo : (8)</t>
   </si>
   <si>
-    <t>Jim Maysich : (9)</t>
-[...2 lines deleted...]
-    <t>Jon Brunsberg : (9)</t>
+    <t>Jon Brunsberg : (8)</t>
   </si>
   <si>
     <t>Gary Frechette : (12)</t>
   </si>
   <si>
-    <t>Terry Wensmann : (9)</t>
-[...2 lines deleted...]
-    <t>Shane Wood : (9)</t>
+    <t>Terry Wensmann : (7)</t>
+  </si>
+  <si>
+    <t>Shane Wood : (8)</t>
   </si>
   <si>
     <t>Scott Hoffshulte : (11)</t>
   </si>
   <si>
     <t>Ryan Anderson : (8)</t>
   </si>
   <si>
-    <t>Michael Otremba : (3)</t>
+    <t>Michael Otremba : (4)</t>
   </si>
   <si>
     <t>Brett Gjovik : (5)</t>
   </si>
   <si>
-    <t>Brian Cofer : (13)</t>
-[...5 lines deleted...]
-    <t>Sam Srenaski : (4)</t>
+    <t>Brian Cofer : (12)</t>
+  </si>
+  <si>
+    <t>Mitchell Wall : (9)</t>
+  </si>
+  <si>
+    <t>Sam Srenaski : (3)</t>
   </si>
   <si>
     <t>Jason Acker : (4)</t>
   </si>
   <si>
-    <t>Matt Beukelman : (5)</t>
+    <t>Matt Beukelman : (4)</t>
   </si>
   <si>
     <t>Bobby Schmitz : (5)</t>
   </si>
   <si>
-    <t>Cody Schenkelberg : (2)</t>
-[...2 lines deleted...]
-    <t>Greg Bast : (3)</t>
+    <t>Greg Bast : (2)</t>
+  </si>
+  <si>
+    <t>Cody Schenkelberg : (3)</t>
   </si>
   <si>
     <t>Mark Schmitz : (6)</t>
   </si>
   <si>
-    <t>Jerry Schulz : (4)</t>
+    <t>Jerry Schulz : (3)</t>
   </si>
   <si>
     <t>Craig McCormick : (5)</t>
   </si>
   <si>
-    <t>Chuck Jensen : (6)</t>
-[...1 lines deleted...]
-  <si>
     <t>Troy Mostaert : (6)</t>
   </si>
   <si>
-    <t>Mark Peare : (4)</t>
+    <t>Chuck Jensen : (7)</t>
+  </si>
+  <si>
+    <t>Mark Peare : (3)</t>
   </si>
   <si>
     <t>Matt Hungling : (4)</t>
   </si>
   <si>
-    <t>Brett Tamminen : (7)</t>
-[...5 lines deleted...]
-    <t>Eric Swanson : (5)</t>
+    <t>Brett Tamminen : (8)</t>
+  </si>
+  <si>
+    <t>Mike Peare : (11)</t>
+  </si>
+  <si>
+    <t>Eric Swanson : (6)</t>
   </si>
   <si>
     <t>Rob Gunnare : (2)</t>
   </si>
   <si>
-    <t>Kevin Riley : (5)</t>
-[...5 lines deleted...]
-    <t>Justin Bestland : (11)</t>
+    <t>Scott Riley : (5)</t>
+  </si>
+  <si>
+    <t>Kevin Riley : (6)</t>
+  </si>
+  <si>
+    <t>Justin Bestland : (9)</t>
   </si>
   <si>
     <t>Jamie Waldon : (7)</t>
   </si>
   <si>
-    <t>Brian Haan : (9)</t>
-[...8 lines deleted...]
-    <t>Scott Hoeppner : (5)</t>
+    <t>Brian Haan : (7)</t>
+  </si>
+  <si>
+    <t>Ben Burk : (9)</t>
+  </si>
+  <si>
+    <t>Tracy Wadding : (7)</t>
+  </si>
+  <si>
+    <t>Scott Hoeppner : (6)</t>
   </si>
   <si>
     <t>Ward Coleman : (6)</t>
   </si>
   <si>
-    <t>Terry Mahowald : (10)</t>
-[...17 lines deleted...]
-    <t>Jeremy Hays : (5)</t>
+    <t>Terry Mahowald : (8)</t>
+  </si>
+  <si>
+    <t>Todd Gores : (6)</t>
+  </si>
+  <si>
+    <t>Pat Nelson : (2)</t>
+  </si>
+  <si>
+    <t>Tim Clifford : (8)</t>
+  </si>
+  <si>
+    <t>Jim Frith : (10)</t>
+  </si>
+  <si>
+    <t>Mike Staloch : (2)</t>
+  </si>
+  <si>
+    <t>Jeremy Hays : (4)</t>
   </si>
   <si>
     <t>Travis Klein : (5)</t>
   </si>
   <si>
     <t>Jon DeBoer : (6)</t>
   </si>
   <si>
-    <t>Derek Bell : (3)</t>
-[...8 lines deleted...]
-    <t>Jake Wiltrout : (6)</t>
+    <t>Derek Bell : (2)</t>
+  </si>
+  <si>
+    <t>Matt Hirschi : (3)</t>
+  </si>
+  <si>
+    <t>Jake Wiltrout : (5)</t>
+  </si>
+  <si>
+    <t>Nathan Ely : (13)</t>
   </si>
   <si>
     <t>Jeff Barum : (5)</t>
   </si>
   <si>
     <t>Dave Schlauderaff : (6)</t>
   </si>
   <si>
     <t>Tom ODonnell : (7)</t>
   </si>
   <si>
-    <t>Chris Weidell : (9)</t>
+    <t>Chris Weidell : (8)</t>
   </si>
   <si>
     <t>Erik Bundy : (8)</t>
   </si>
   <si>
     <t>Aaron Johnson : (6)</t>
   </si>
   <si>
     <t>Mike Bundy : (7)</t>
   </si>
   <si>
-    <t>Richard Ryan : (9)</t>
+    <t>Richard Ryan : (8)</t>
   </si>
   <si>
     <t>Joe Sharkey : (1)</t>
   </si>
   <si>
-    <t>Nate Liebherr : (1)</t>
-[...20 lines deleted...]
-    <t>Luke Zukaitis : (1)</t>
+    <t>Nate Liebherr : (2)</t>
+  </si>
+  <si>
+    <t>JR Berard : (3)</t>
+  </si>
+  <si>
+    <t>Clay Burnam : (8)</t>
+  </si>
+  <si>
+    <t>Brad Torgerson : (6)</t>
+  </si>
+  <si>
+    <t>Torey Lomenda : (6)</t>
+  </si>
+  <si>
+    <t>Steve Johnson : (8)</t>
+  </si>
+  <si>
+    <t>Cole Torgerson : (8)</t>
+  </si>
+  <si>
+    <t>Luke Zukaitis : (2)</t>
   </si>
   <si>
     <t>Todd Vincelli : (2)</t>
   </si>
   <si>
-    <t>Scott Foley : (4)</t>
-[...14 lines deleted...]
-    <t>Matt McDonald : (12)</t>
+    <t>Scott Foley : (3)</t>
+  </si>
+  <si>
+    <t>David Garlie : (5)</t>
+  </si>
+  <si>
+    <t>Scott Lund : (11)</t>
+  </si>
+  <si>
+    <t>Mike Rosandich : (8)</t>
+  </si>
+  <si>
+    <t>BJ Sprenger : (9)</t>
+  </si>
+  <si>
+    <t>Matt McDonald : (11)</t>
   </si>
   <si>
     <t>Ryan Reddemann : (6)</t>
   </si>
   <si>
-    <t>Tom Buske : (0)</t>
+    <t>Adam Polski : (5)</t>
   </si>
   <si>
     <t>Brian Polski : (5)</t>
   </si>
   <si>
-    <t>Adam Polski : (5)</t>
-[...2 lines deleted...]
-    <t>Patrick North : (5)</t>
+    <t>Tom Buske : (6)</t>
+  </si>
+  <si>
+    <t>Patrick North : (4)</t>
   </si>
   <si>
     <t>Jay Teichroew : (5)</t>
   </si>
   <si>
     <t>Ryan Crosby : (10)</t>
   </si>
   <si>
     <t>Jim Breeggemann : (11)</t>
   </si>
   <si>
-    <t>David Bendickson : (4)</t>
-[...11 lines deleted...]
-    <t>John Heinemeyer : (5)</t>
+    <t>David Bendickson : (3)</t>
+  </si>
+  <si>
+    <t>Steve Martin : (6)</t>
+  </si>
+  <si>
+    <t>Jim Ures : (7)</t>
+  </si>
+  <si>
+    <t>Mike Gutterman : (9)</t>
+  </si>
+  <si>
+    <t>John Heinemeyer : (4)</t>
   </si>
   <si>
     <t>Sean Butler : (6)</t>
   </si>
   <si>
-    <t>Mike Hatch : (9)</t>
-[...5 lines deleted...]
-    <t>Shane O'Keefe : (9)</t>
+    <t>Mike Hatch : (6)</t>
+  </si>
+  <si>
+    <t>Greg Sieja : (9)</t>
+  </si>
+  <si>
+    <t>Shane O'Keefe : (8)</t>
   </si>
   <si>
     <t>BJ O'Brian : (1)</t>
   </si>
   <si>
     <t>Christian Girtz : (4)</t>
   </si>
   <si>
-    <t>Kyle Smythe : (9)</t>
+    <t>Kyle Smythe : (10)</t>
   </si>
   <si>
     <t>Alex Allen : (13)</t>
   </si>
   <si>
-    <t>Rick Fritz : (4)</t>
-[...14 lines deleted...]
-    <t>Kevin Knutson : (5)</t>
+    <t>Rick Fritz : (5)</t>
+  </si>
+  <si>
+    <t>Bryan Krinkie : (10)</t>
+  </si>
+  <si>
+    <t>David Dunn : (11)</t>
+  </si>
+  <si>
+    <t>Bob Weiler : (12)</t>
+  </si>
+  <si>
+    <t>Kevin Knutson : (4)</t>
+  </si>
+  <si>
+    <t>Steven Smith : (6)</t>
   </si>
   <si>
     <t>Mark Hilborn : (9)</t>
   </si>
   <si>
     <t>Barry VanDuyn : (2)</t>
   </si>
   <si>
+    <t>Toby Hoskins : (4)</t>
+  </si>
+  <si>
     <t>Jesse Arnold : (5)</t>
   </si>
   <si>
-    <t>Toby Hoskins : (5)</t>
-[...1 lines deleted...]
-  <si>
     <t>Curtis Nelson : (5)</t>
   </si>
   <si>
-    <t>Cam Jackson : (8)</t>
-[...2 lines deleted...]
-    <t>Patrick Jackson : (0)</t>
+    <t>Cam Jackson : (6)</t>
   </si>
   <si>
     <t>Dan Jackson : (6)</t>
   </si>
   <si>
-    <t>Mike Fabie : (11)</t>
-[...5 lines deleted...]
-    <t>Jake Gray : (7)</t>
+    <t>Patrick Jackson : (9)</t>
+  </si>
+  <si>
+    <t>Mike Fabie : (12)</t>
+  </si>
+  <si>
+    <t>Kevin McPhee : (8)</t>
+  </si>
+  <si>
+    <t>Jake Gray : (6)</t>
   </si>
   <si>
     <t>Peter Rademacher : (9)</t>
   </si>
   <si>
-    <t>Andy Marden : (12)</t>
-[...2 lines deleted...]
-    <t>Nick Peare : (1)</t>
+    <t>Andy Marden : (11)</t>
+  </si>
+  <si>
+    <t>Nick Peare : (0)</t>
+  </si>
+  <si>
+    <t>Garret Jagoe : (4)</t>
   </si>
   <si>
     <t>Cody Waslien : (4)</t>
   </si>
   <si>
-    <t>Garret Jagoe : (6)</t>
-[...2 lines deleted...]
-    <t>Griffin Jagoe : (7)</t>
+    <t>Griffin Jagoe : (6)</t>
   </si>
   <si>
     <t>Kevin Sayers : (5)</t>
   </si>
   <si>
-    <t>Scott Weaver : (2)</t>
+    <t>Scott Weaver : (3)</t>
   </si>
   <si>
     <t>Josh Larson : (4)</t>
   </si>
   <si>
-    <t>Patrick Larkin : (7)</t>
-[...8 lines deleted...]
-    <t>Christopher Fashant : (8)</t>
+    <t>Patrick Larkin : (5)</t>
+  </si>
+  <si>
+    <t>Justin Willmott : (2)</t>
+  </si>
+  <si>
+    <t>Andrew Werner : (4)</t>
+  </si>
+  <si>
+    <t>Christopher Fashant : (5)</t>
   </si>
   <si>
     <t>Stephen Fashant : (8)</t>
   </si>
   <si>
-    <t>Jeff Willett : (6)</t>
+    <t>Jeff Willett : (5)</t>
   </si>
   <si>
     <t>Eric Nelson : (4)</t>
   </si>
   <si>
     <t>Bryan Dewees : (6)</t>
   </si>
   <si>
     <t>Bryan Haraldson : (7)</t>
   </si>
   <si>
-    <t>Tim Clarey : (8)</t>
-[...5 lines deleted...]
-    <t>Mike Peterson : (8)</t>
+    <t>Tim Clarey : (9)</t>
+  </si>
+  <si>
+    <t>Mike Peterson : (6)</t>
+  </si>
+  <si>
+    <t>Aaron Groh : (9)</t>
   </si>
   <si>
     <t>Clint Rowles : (9)</t>
   </si>
   <si>
     <t>Rob Lewis : (10)</t>
   </si>
   <si>
-    <t>Scott Lofgren : (0)</t>
-[...29 lines deleted...]
-    <t>Jason Ruppert : (0)</t>
+    <t>Scott Lofgren : (6)</t>
+  </si>
+  <si>
+    <t>Eric Nelson : (8)</t>
+  </si>
+  <si>
+    <t>Adam Olson : (15)</t>
+  </si>
+  <si>
+    <t>Nathan Knoll : (6)</t>
+  </si>
+  <si>
+    <t>Jeremy Berger : (6)</t>
+  </si>
+  <si>
+    <t>Matt Mctavish : (7)</t>
+  </si>
+  <si>
+    <t>Drew Hoffman : (12)</t>
+  </si>
+  <si>
+    <t>Aaron Fritz : (9)</t>
+  </si>
+  <si>
+    <t>Jason Ruppert : (3)</t>
+  </si>
+  <si>
+    <t>Andy Meelberg : (8)</t>
+  </si>
+  <si>
+    <t>Wade Coplin : (11)</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Handicap</t>
   </si>
   <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Aase</t>
+  </si>
+  <si>
+    <t>jon_aase@yahoo.com</t>
+  </si>
+  <si>
+    <t>6512717848</t>
+  </si>
+  <si>
     <t>Casey</t>
   </si>
   <si>
     <t>Abrahamson</t>
   </si>
   <si>
     <t>kc.jonesllc@gmail.com</t>
   </si>
   <si>
     <t>6512477593</t>
   </si>
   <si>
     <t>Craig</t>
   </si>
   <si>
     <t>Adelmann</t>
   </si>
   <si>
     <t>cnadelmann@gmail.com</t>
   </si>
   <si>
     <t>9522263560</t>
   </si>
   <si>
     <t>Brett</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>Brett@midwest-connectioncom</t>
+    <t>Brett@midwest-connection.com</t>
   </si>
   <si>
     <t>6122982002</t>
   </si>
   <si>
     <t>Steven</t>
   </si>
   <si>
     <t>steveanderson56@gmail.com</t>
   </si>
   <si>
     <t>6122056019</t>
   </si>
   <si>
     <t>Steve</t>
   </si>
   <si>
     <t>Ashley</t>
   </si>
   <si>
     <t>snsashley@gmail.com</t>
   </si>
   <si>
     <t>9523787644</t>
   </si>
   <si>
     <t>Phil</t>
   </si>
   <si>
     <t>Bruneau</t>
   </si>
   <si>
     <t>Phbruneau74@gmail.com</t>
   </si>
   <si>
     <t>6125905281</t>
   </si>
   <si>
     <t>Joe</t>
   </si>
   <si>
     <t>Collins</t>
   </si>
   <si>
     <t>joe.collins.mn@gmail.com</t>
   </si>
   <si>
     <t>6124491621</t>
   </si>
   <si>
+    <t>Drew</t>
+  </si>
+  <si>
+    <t>DeSormeau</t>
+  </si>
+  <si>
+    <t>desormap1@gmail.com</t>
+  </si>
+  <si>
+    <t>9206765866</t>
+  </si>
+  <si>
     <t>Greg</t>
   </si>
   <si>
     <t>Dorfner</t>
   </si>
   <si>
     <t>gjdorfner@gmail.com</t>
   </si>
   <si>
     <t>9524546923</t>
   </si>
   <si>
     <t>Jason</t>
   </si>
   <si>
     <t>Dugan</t>
   </si>
   <si>
     <t>jjmdugan@gmail.com</t>
   </si>
   <si>
     <t>9522406915</t>
   </si>
   <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Emerson</t>
+  </si>
+  <si>
+    <t>patrick.emerson@integralife.com</t>
+  </si>
+  <si>
+    <t>6128073401</t>
+  </si>
+  <si>
     <t>John</t>
   </si>
   <si>
     <t>Exner</t>
   </si>
   <si>
     <t>jjexner@gmail.com</t>
   </si>
   <si>
     <t>3207614385</t>
   </si>
   <si>
     <t>Jeremiah</t>
   </si>
   <si>
     <t>Flinck</t>
   </si>
   <si>
     <t>flinck12@gmail.com</t>
   </si>
   <si>
     <t>9522928958</t>
   </si>
   <si>
     <t>Nathan</t>
@@ -813,50 +849,92 @@
   <si>
     <t>Chris</t>
   </si>
   <si>
     <t>Knight</t>
   </si>
   <si>
     <t>chrisandbethknight@outlook.com</t>
   </si>
   <si>
     <t>6513362776</t>
   </si>
   <si>
     <t>Jim</t>
   </si>
   <si>
     <t>Kretsch</t>
   </si>
   <si>
     <t>jkretsch@kretschlaw.com</t>
   </si>
   <si>
     <t>9528316267</t>
   </si>
   <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>rickmiller22@hotmail.com</t>
+  </si>
+  <si>
+    <t>6125182080</t>
+  </si>
+  <si>
+    <t>Mohn</t>
+  </si>
+  <si>
+    <t>steve.mohn@gmail.com</t>
+  </si>
+  <si>
+    <t>6122809551</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>Mortenson</t>
+  </si>
+  <si>
+    <t>mortenson.josh@gmail.com</t>
+  </si>
+  <si>
+    <t>7634586440</t>
+  </si>
+  <si>
+    <t>Nurnberger</t>
+  </si>
+  <si>
+    <t>derek.nurnberger@gmail.com</t>
+  </si>
+  <si>
+    <t>6512499725</t>
+  </si>
+  <si>
     <t>Paul</t>
   </si>
   <si>
     <t>Reuvers</t>
   </si>
   <si>
     <t>paul@iversonlaw.com</t>
   </si>
   <si>
     <t>9522701441</t>
   </si>
   <si>
     <t>Dustin</t>
   </si>
   <si>
     <t>Sheedy</t>
   </si>
   <si>
     <t>sheedz@gmail.com</t>
   </si>
   <si>
     <t>6133847030</t>
   </si>
   <si>
     <t>Sullivan</t>
@@ -868,50 +946,62 @@
     <t>6126693085</t>
   </si>
   <si>
     <t>Eric</t>
   </si>
   <si>
     <t>Swanson</t>
   </si>
   <si>
     <t>efswanson@yahoo.com</t>
   </si>
   <si>
     <t>6122512166</t>
   </si>
   <si>
     <t>Pat</t>
   </si>
   <si>
     <t>Swetala</t>
   </si>
   <si>
     <t>plswetala17@gmail.com</t>
   </si>
   <si>
     <t>6123873289</t>
+  </si>
+  <si>
+    <t>Ser</t>
+  </si>
+  <si>
+    <t>Whitaker</t>
+  </si>
+  <si>
+    <t>sdwz94@gmail.com</t>
+  </si>
+  <si>
+    <t>3092214406</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -930,51 +1020,51 @@
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7830243791853" customWidth="1"/>
     <col min="2" max="2" width="22.84986441476" customWidth="1"/>
-    <col min="3" max="3" width="23.9355882917132" customWidth="1"/>
+    <col min="3" max="3" width="23.3634599958147" customWidth="1"/>
     <col min="4" max="4" width="24.7269723074777" customWidth="1"/>
     <col min="5" max="5" width="24.4211229596819" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
@@ -1660,59 +1750,59 @@
     </row>
     <row r="41">
       <c r="A41" s="0">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>164</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Z31"/>
+  <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.8072357177734" customWidth="1"/>
     <col min="2" max="2" width="13.6555382864816" customWidth="1"/>
-    <col min="3" max="3" width="31.7687552315848" customWidth="1"/>
+    <col min="3" max="3" width="31.9547838483538" customWidth="1"/>
     <col min="4" max="4" width="16.7938624790737" customWidth="1"/>
     <col min="5" max="5" width="10.1432462419782" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>169</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
@@ -1725,544 +1815,680 @@
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E2" s="0">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E3" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E4" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E5" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E6" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>191</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E7" s="0">
         <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E8" s="0">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>197</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>199</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>200</v>
       </c>
       <c r="E9" s="0">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>203</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E10" s="0">
-        <v>10</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>207</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E11" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>211</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>212</v>
       </c>
       <c r="E12" s="0">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E13" s="0">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E14" s="0">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E15" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E16" s="0">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E17" s="0">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E18" s="0">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>237</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E19" s="0">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>241</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E20" s="0">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E21" s="0">
         <v>4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>249</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E22" s="0">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>253</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E23" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E24" s="0">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>261</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E25" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>265</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E26" s="0">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E27" s="0">
-        <v>15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>271</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>272</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>273</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E28" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>205</v>
+        <v>275</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E29" s="0">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E30" s="0">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>282</v>
+        <v>189</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>283</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>284</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E31" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E32" s="0">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="E33" s="0">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="E34" s="0">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="E35" s="0">
         <v>8</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="E36" s="0">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="E37" s="0">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E38" s="0">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E39" s="0">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to Mens League under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to Mens League under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>Mens League</dc:creator>
 </cp:coreProperties>